--- v3 (2026-07-21)
+++ v4 (2026-10-11)
@@ -1,49 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44B5946D" w14:textId="582020AB" w:rsidR="005C5C48" w:rsidRDefault="00BD47E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -2189,67 +2184,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
           <w:p w14:paraId="6B05C662" w14:textId="2A979BA5" w:rsidR="00310E64" w:rsidRDefault="00310E64" w:rsidP="00310E64">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete and submit </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> checklist for coordination of roadway and structure plans</w:t>
+              <w:t>Complete and submit signed checklist for coordination of roadway and structure plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="712318391"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5798890C" w14:textId="1BA92A50" w:rsidR="00310E64" w:rsidRDefault="00310E64" w:rsidP="00310E64">
                 <w:pPr>
@@ -3901,79 +3880,65 @@
           <w:p w14:paraId="5539B1FB" w14:textId="74481503" w:rsidR="00B15818" w:rsidRPr="00F41A82" w:rsidRDefault="00B15818" w:rsidP="00B15818">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
-          <w:p w14:paraId="216DBBEF" w14:textId="03C12884" w:rsidR="00B15818" w:rsidRDefault="00B15818" w:rsidP="00B15818">
+          <w:p w14:paraId="216DBBEF" w14:textId="543A3E06" w:rsidR="00B15818" w:rsidRDefault="002839E7" w:rsidP="00B15818">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the time final plans are submitted to </w:t>
-[...13 lines deleted...]
-              <w:t>, ensure a PDF of the AWP or PIQ estimate is uploaded on SharePoint following PS&amp;E checklist guidance</w:t>
+              <w:t>When the final PS&amp;E package is submitted to SharePoint and ATLAS, upload the PET estimate files to SharePoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="1594423958"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="09CF79D3" w14:textId="6078C0C9" w:rsidR="00B15818" w:rsidRDefault="00B15818" w:rsidP="00B15818">
                 <w:pPr>
@@ -4082,51 +4047,51 @@
           <w:p w14:paraId="22DE9CAA" w14:textId="61372A2F" w:rsidR="00B15818" w:rsidRPr="00F41A82" w:rsidRDefault="00B15818" w:rsidP="00B15818">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5A4A48" w14:textId="3493FC9D" w:rsidR="00B15818" w:rsidRDefault="00495B3D" w:rsidP="00B15818">
+          <w:p w14:paraId="1C5A4A48" w14:textId="6893F0CD" w:rsidR="00B15818" w:rsidRDefault="00495B3D" w:rsidP="00B15818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify </w:t>
             </w:r>
             <w:r w:rsidR="00B15818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geotechnical standard drawings and provisions</w:t>
             </w:r>
             <w:r w:rsidR="00C85C9E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4718,51 +4683,51 @@
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
               <w:r w:rsidR="00B15818" w:rsidRPr="00DF49C3">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>x</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B15818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> For Standard Provisions, compare provision date to effective Let date shown here:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512CFC26" w14:textId="69978DEB" w:rsidR="00B15818" w:rsidRDefault="00B15818" w:rsidP="00B15818">
+          <w:p w14:paraId="512CFC26" w14:textId="58D027A0" w:rsidR="00B15818" w:rsidRDefault="00B15818" w:rsidP="00B15818">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00DF49C3">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>h</w:t>
               </w:r>
               <w:r w:rsidRPr="00DF49C3">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>tt</w:t>
@@ -6706,67 +6671,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
           <w:p w14:paraId="023D5400" w14:textId="4A7FB9AC" w:rsidR="00B15818" w:rsidRPr="004444F9" w:rsidRDefault="00B15818" w:rsidP="00B15818">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of access </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> shown (full or partial)</w:t>
+              <w:t>Control of access note shown (full or partial)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="1710919139"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="05CC37DB" w14:textId="5489E931" w:rsidR="00B15818" w:rsidRDefault="00B15818" w:rsidP="00B15818">
                 <w:pPr>
@@ -11801,23147 +11750,23291 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="555" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="23B0FB91" w14:textId="29661DBB" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00991BA7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="54FDEDB2" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="57958228" w14:textId="0A25A8A1" w:rsidR="006D5F83" w:rsidRPr="0078299A" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk161151445"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="183C1BA9" w14:textId="511F6C84" w:rsidR="006D5F83" w:rsidRPr="0078299A" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Index of Sheets, General Notes, and List of Standards (1A Sheet)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="2413BE1B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1B071D" w14:textId="5F25BECF" w:rsidR="006D5F83" w:rsidRPr="00123E74" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk163227392"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ECC29E" w14:textId="0AA6C5BF" w:rsidR="006D5F83" w:rsidRPr="004444F9" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit completed 1A Excel spreadsheet with boxes checked under the General Notes and List of Standard Drawings tabs upon first submittal to plan review. An index of sheets can be completed in the Excel file </w:t>
+            </w:r>
+            <w:r w:rsidR="00A142F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">template </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or submitted as a separate </w:t>
+            </w:r>
+            <w:r w:rsidR="007E54FE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1311907656"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CF31493" w14:textId="276E4CAB" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2070952471"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6468F177" w14:textId="77188920" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-750276963"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29044690" w14:textId="075CAEC0" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="7F8F5906" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="55441A77" w14:textId="4615EE41" w:rsidR="006D5F83" w:rsidRPr="00F41A82" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B83D05" w14:textId="304416E5" w:rsidR="006D5F83" w:rsidRPr="004444F9" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>After initial review, submit a completed 1A sheet including information from the corrected Index of Sheets, General Notes, and List of Standard Drawings in a 34</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206059">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” x </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206059">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PDF format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1039269644"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2709B0F9" w14:textId="6D9ABF78" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1238782706"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="39D7173A" w14:textId="2269AC85" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1516577142"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BA2CC96" w14:textId="01B6428B" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="3B73F044" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2CD473" w14:textId="77777777" w:rsidR="006D5F83" w:rsidRPr="00F41A82" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DF0948" w14:textId="58485570" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Conventional Symbols (1B Sheet)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5F83" w14:paraId="745C3AC3" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F221DB" w14:textId="77777777" w:rsidR="006D5F83" w:rsidRPr="00123E74" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5109B6C8" w14:textId="23186759" w:rsidR="006D5F83" w:rsidRPr="004444F9" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Add any project specific symbols to the standard 1B sheet or add symbol definitions to each affected plan sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1382944541"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CB609E5" w14:textId="77777777" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1284032033"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6EA67DF7" w14:textId="77777777" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2038616282"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="043B5C9A" w14:textId="77777777" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00310E64" w14:paraId="321FF77D" w14:textId="77777777" w:rsidTr="0042347A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9A5908" w14:textId="43DEE602" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="65566424" w14:textId="78028846" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verify </w:t>
+            </w:r>
+            <w:r w:rsidR="00701A37">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>current</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> standard 1B sheet is included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="513498687"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E4CA9EC" w14:textId="54C002F8" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-267768563"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E1F8B58" w14:textId="653ECF77" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="958536691"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B3162D2" w14:textId="35A9ED3C" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="73400E8B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA5CF5D" w14:textId="22F07D0D" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C563BC6" w14:textId="2BDB98DF" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Typical Sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="5873140D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0043356D" w14:textId="418CBDA0" w:rsidR="00A142F6" w:rsidRPr="00EF7D9B" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6534B8" w14:textId="1B12E29C" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavement schedule corresponds with Final Pavement Design Letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1142416043"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EA45170" w14:textId="4BFA1A50" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1457635018"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20D4E857" w14:textId="02A8DE7A" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-504127818"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="22E2235B" w14:textId="0924256C" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="65DEE81F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="081A2E88" w14:textId="4F53838F" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F77D572" w14:textId="178259A5" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavement compositions labeled to correspond with pavement schedule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1846856785"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63445F89" w14:textId="04F404B8" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-127937882"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="511204FA" w14:textId="41626CF9" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="151956264"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B55CE7A" w14:textId="37D34E71" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="290C2F5D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="09577D7A" w14:textId="7C4853FD" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C756671" w14:textId="5B4E54B9" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dimensions shown on pavement, subgrades, stabilization, shoulders, ditches, slopes, centerline to centerline, medians, sidewalks, utility strips, curb &amp; gutter, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1033874207"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EE7F4F0" w14:textId="512DA355" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1762520570"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63AC66A3" w14:textId="636C4ABC" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1695838396"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67EA780B" w14:textId="45F6F580" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="599B0769" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="412FD679" w14:textId="7DCB15AE" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6343B620" w14:textId="0C76D767" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Slopes shown on pavement, shoulders, subgrade, ditches, hinge point, grading, cuts and fills, rumble strips</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="838280623"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37AED61F" w14:textId="78438D01" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1039744106"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49593DB3" w14:textId="5E57FF28" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="309753018"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FA0DF14" w14:textId="2C49DBF1" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="7C309165" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8B9E35" w14:textId="730BAF51" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="19413152" w14:textId="4F3ADED6" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Station to Station shown with correct alignment reference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-378784273"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="750DD700" w14:textId="39221E5B" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1618132242"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2EFE0E64" w14:textId="7AF06345" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2021538610"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="637AE1AD" w14:textId="3816867B" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="40B30967" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C58F817" w14:textId="2251A10D" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32708E" w14:textId="0C7DB4B1" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stations are broken for bridges and equalities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1452213976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1614EE80" w14:textId="689C155B" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-553006010"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C0E6217" w14:textId="7EB23DF0" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1488784687"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0ED5F209" w14:textId="4E4A70E9" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="77828775" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="304AC76F" w14:textId="309C357B" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD1AB71" w14:textId="5740C7BE" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“Grade to this Line” label is shown and points to the subgrade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-275246105"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69AAD7C7" w14:textId="649F121D" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1072198167"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A24E34E" w14:textId="4314113C" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1190131609"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54310465" w14:textId="53F8E301" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="27437EEA" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D240D4" w14:textId="73BC8DA4" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0DB5B8" w14:textId="172879EB" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grade point or crown point shown on each typical section as appropriate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-155769119"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5201303B" w14:textId="71352A98" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2046322915"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12A41FDA" w14:textId="0AE66F1E" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-7682893"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D66AE8F" w14:textId="3E1F0CF3" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A142F6" w:rsidRPr="001F34FD" w14:paraId="381D8CC9" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C30DE3" w14:textId="2392C43E" w:rsidR="00A142F6" w:rsidRPr="00F41A82" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF88F82" w14:textId="6E506252" w:rsidR="00A142F6" w:rsidRPr="004444F9" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detail showing shallow undercut by station range, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-239559607"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="66A66A75" w14:textId="03914ECA" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1078019910"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="194EEAA4" w14:textId="52E97322" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1305313240"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="038C4AC8" w14:textId="700F045B" w:rsidR="00A142F6" w:rsidRDefault="00A142F6" w:rsidP="00A142F6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00310E64" w:rsidRPr="001F34FD" w14:paraId="61E6CC90" w14:textId="77777777" w:rsidTr="0042347A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="56706344" w14:textId="6793122E" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="309CFE65" w14:textId="7C415C10" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detail(s) showing milling and/or wedging</w:t>
+            </w:r>
+            <w:r w:rsidR="00F132EB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F132EB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-183061894"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11D8489A" w14:textId="2FE91320" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1591655362"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3166029B" w14:textId="1B8F7038" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1632521307"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="317EB2CD" w14:textId="68D0D3A8" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w:rsidRPr="001F34FD" w14:paraId="6576B0C6" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="740464DE" w14:textId="61269799" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="679E7D0D" w14:textId="55C380FE" w:rsidR="0038260F" w:rsidRPr="00634E99" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Information related to paving or other construction operations which will be covered under a future project is shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="972720222"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="463044D9" w14:textId="7081DBA3" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="953592981"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44CE0C9A" w14:textId="12AFCD4F" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="44110106"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FC64CA2" w14:textId="2CEF2BAA" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w:rsidRPr="001F34FD" w14:paraId="039D0A7F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B1D2FE" w14:textId="43B91871" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87B0A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F82175" w14:textId="1392E4A9" w:rsidR="0038260F" w:rsidRPr="00634E99" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Show high and low values for variable slopes and variable widths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="260107895"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E284E68" w14:textId="57B4337D" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="798025534"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B54E1DE" w14:textId="595AF632" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1577505031"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1269E5AE" w14:textId="275019BB" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="053E3F1C" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3DFD61" w14:textId="305F29F5" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87B0A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="382E730A" w14:textId="7FD23197" w:rsidR="0038260F" w:rsidRPr="001F34FD" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Necessary notes of explanation shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1250151506"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="690029C3" w14:textId="6C96D92F" w:rsidR="0038260F" w:rsidRPr="001F34FD" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-524858756"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="464F0398" w14:textId="6BD57575" w:rsidR="0038260F" w:rsidRPr="001F34FD" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="241924598"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6049AB51" w14:textId="1DB43E00" w:rsidR="0038260F" w:rsidRPr="001F34FD" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="2A3C3344" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6F534D" w14:textId="12FCAE4B" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87B0A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DB73F6" w14:textId="166972BF" w:rsidR="0038260F" w:rsidRPr="00634E99" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Temporary pavement typical section and design as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="661044188"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37FC66AE" w14:textId="1DE2F0D9" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1988386068"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68FBF189" w14:textId="47D6E8EC" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1706016862"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="246DFAD3" w14:textId="3922A75A" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="65147E3C" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDBF9BB" w14:textId="764FA1ED" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87B0A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="68086A6D" w14:textId="7054D16F" w:rsidR="0038260F" w:rsidRPr="006D39DC" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Typical sections under bridges are removed except in circumstances where needed through coordination with railroads or for construction of greenways or paths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="522516819"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25E7D33B" w14:textId="227C9426" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1237824472"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="499F4D08" w14:textId="6B738AD1" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1433397013"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F5B1A7F" w14:textId="4771E5E5" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="7659DB38" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1658374B" w14:textId="395FC4F2" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87B0A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="514DFB75" w14:textId="0E6C3BFA" w:rsidR="0038260F" w:rsidRPr="006D39DC" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Typical sections on bridges are provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1107468393"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37B48EB9" w14:textId="1EF495C2" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1997602391"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24D4132B" w14:textId="5B85C486" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1692109898"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="76F028CB" w14:textId="22C5C339" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="7C74E255" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B7AEF3" w14:textId="59EEAFDD" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BF7852" w14:textId="1180001B" w:rsidR="0038260F" w:rsidRPr="006D39DC" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Asphalt wearing surface on cored slab and box beam bridges is shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1316843680"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5677A5AC" w14:textId="01320B46" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-230700391"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="471BA70D" w14:textId="5768B2CB" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1058202275"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AE48953" w14:textId="70CF343D" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="2C536C60" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8002F9" w14:textId="622A19DF" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFEC532" w14:textId="5589FB38" w:rsidR="0038260F" w:rsidRPr="006D39DC" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note to “See structure plans for structure construction details” is included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2022891078"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BE01EF3" w14:textId="3DF9E8AA" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-674494754"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="10104000" w14:textId="595E3229" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1868749333"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A73ECE1" w14:textId="00F2957D" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="35BDB17F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2369850F" w14:textId="18076A1A" w:rsidR="0038260F" w:rsidRPr="00C9667F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0E7C27" w14:textId="36181DA2" w:rsidR="0038260F" w:rsidRPr="00C9667F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9667F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Details (as needed)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0038260F" w14:paraId="0B7377B9" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4169E2D0" w14:textId="5635A9EA" w:rsidR="0038260F" w:rsidRPr="00F41A82" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="162F2B2B" w14:textId="66DBE9BE" w:rsidR="0038260F" w:rsidRPr="006D39DC" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Intersections and Islands</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2365387"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A97CFCA" w14:textId="4B4E76DB" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1266611686"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D0B3095" w14:textId="698022B3" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1555350337"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51538072" w14:textId="05F4B171" w:rsidR="0038260F" w:rsidRDefault="0038260F" w:rsidP="0038260F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="1995C879" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="66569231" w14:textId="63C45C95" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="22335C50" w14:textId="19218952" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include Rip Rap on ditch details unless covered by </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3034">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30B35">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roadway </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3034">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drawings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="790090822"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="27691BDE" w14:textId="76374C7B" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-297687682"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="065ECCF9" w14:textId="21573C00" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1504008062"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7DEA1E35" w14:textId="61FE2A41" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="2E8A64A2" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F5AF16" w14:textId="7F20B384" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4A9B62" w14:textId="511C2965" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Temporary Shoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="651648893"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0537E7E2" w14:textId="480CC5C0" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1071162248"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CC769B2" w14:textId="798CFD33" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1741470344"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="192EAC08" w14:textId="303F2730" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="05121CAF" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1F7FC8" w14:textId="2493C4AB" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F75E550" w14:textId="0B37FC67" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bench Slopes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-544754573"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08EAF6BF" w14:textId="789B54B2" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-891877409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3908B835" w14:textId="26BBA561" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="449060097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E8F9349" w14:textId="7A89CF49" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="289CA54D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="611C0610" w14:textId="53EC9562" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B218FD3" w14:textId="3F28B3A2" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special Drainage Structure or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Endwalls</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-480777004"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2197365F" w14:textId="745C0A1F" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1554924270"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="410D8E23" w14:textId="5D6C0C79" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1166976574"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4012B453" w14:textId="05F07BEF" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="799B2E46" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="609B4090" w14:textId="362BB275" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F08BC50" w14:textId="37C55C2C" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special Ditches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-620535439"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D2D2766" w14:textId="3A6A9021" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="547343498"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="584D41D4" w14:textId="0FDEF2EE" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1961477756"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26E350B0" w14:textId="6656A5FA" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="499DF3BF" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F56B322" w14:textId="456A14E2" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C22E4A8" w14:textId="3E6120FD" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail not covered by Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="947201805"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61AB01E8" w14:textId="3B68C1D1" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-768003490"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78750B4D" w14:textId="44F857BA" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-576214601"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D3F8A00" w14:textId="19BC9248" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="63BA60CF" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BDECC0" w14:textId="082C98E2" w:rsidR="00F53A11" w:rsidRPr="00C9667F" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B430A0" w14:textId="062D5C36" w:rsidR="00F53A11" w:rsidRPr="00C9667F" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Plan Sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="38BD502E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AD50C8" w14:textId="1007BD7D" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B00C439" w14:textId="1815C06A" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Begin and end project stations are shown on the first and last plan sheet </w:t>
+            </w:r>
+            <w:r w:rsidR="00600111">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agree with title sheet and typical sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="159964824"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7774A80E" w14:textId="661F59FE" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1802298445"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="516009C3" w14:textId="6F627384" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2124612688"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C634E3C" w14:textId="046AB7B1" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="2C63A145" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="357AD0BC" w14:textId="13FD1F02" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A69C6E" w14:textId="23124C59" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Existing pavement width and type is shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="239913531"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69CC0385" w14:textId="57B2E902" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1539624409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52B0042B" w14:textId="304DC0BC" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1082343353"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="459CD351" w14:textId="6E0584D8" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="71774F76" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FB5F0F" w14:textId="709B44D9" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="567A9744" w14:textId="347044F2" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final horizontal alignment and design shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1125202549"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3809FD38" w14:textId="77D4DCB5" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1700007189"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72442E4C" w14:textId="45EDFEBB" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1439562650"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3CB11B76" w14:textId="5F47B3DC" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="18B8C27E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1BE77E" w14:textId="0FAD30B8" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="628CC3C2" w14:textId="493E5812" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The following are shown on each plan sheet:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5774038B" w14:textId="63BEC778" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="44AE6B35" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD04CE3" w14:textId="0232CE4D" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="542293DA" w14:textId="073CFD1B" w:rsidR="00F53A11" w:rsidRPr="00AB3F8B" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>North Arrow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="222410447"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D8F07E8" w14:textId="4AACE6AF" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1532678659"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="032F36D6" w14:textId="1156FDCB" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1734068967"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45576444" w14:textId="22A76270" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="3E916960" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD997A" w14:textId="72211013" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B5A1E2" w14:textId="7437B113" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bearings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2129656561"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5110164B" w14:textId="2D74AD6B" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1212464129"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7134281D" w14:textId="67C8FCC0" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="480348961"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78F3DDD0" w14:textId="60D280AF" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="5CB968A1" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE25528" w14:textId="79729A45" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E9B63A" w14:textId="7A5227B3" w:rsidR="00F53A11" w:rsidRPr="00AB3F8B" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Curve data with superelevation and runoff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1966154285"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C00889D" w14:textId="3C65A141" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1043589349"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B85DC0E" w14:textId="553E3D09" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-516615561"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1957EA04" w14:textId="587E2AB1" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="4AA947FE" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="00641CC3" w14:textId="3C953317" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB025F4" w14:textId="6CE94AD8" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Construction limits (slope stake lines), berm ditches, and lateral ditches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="453601435"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FACD590" w14:textId="2F71118F" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-514466843"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3489C7F6" w14:textId="1BAFEC90" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2134362863"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24C8E942" w14:textId="4662A02B" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="778574BB" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B1E63E" w14:textId="42D5D418" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DABA87" w14:textId="0E2A8766" w:rsidR="00F53A11" w:rsidRPr="006D39DC" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Property owners, property lines and parcel numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1922638043"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0632BD5D" w14:textId="03A64817" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1462770658"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6397570C" w14:textId="7CFA38E7" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1688858899"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FF36564" w14:textId="71964AEA" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="6D9AFA8B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CED33E6" w14:textId="20367549" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ECFE9C" w14:textId="5CA91B18" w:rsidR="00F53A11" w:rsidRPr="003144EA" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Right of Way, Easement, and Control of Access breaks by station and distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1997061291"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="48F06A7B" w14:textId="271AA4EC" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1158531939"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A31D948" w14:textId="57F4C557" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="471103081"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75698EDF" w14:textId="7C62DB9D" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="1B9CFA6B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1584FD79" w14:textId="643E3FD1" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FCBD3C" w14:textId="4964C4E6" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Areas to remain undisturbed within the Right of Way are clearly marked</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1356029785"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5FF47C10" w14:textId="4433720C" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1612626159"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="414866C7" w14:textId="0C5E78D2" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="220175401"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="119BA887" w14:textId="1F14B420" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="2BF68A45" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4643F68A" w14:textId="43232E03" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3855D45D" w14:textId="68102E0A" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fence and type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="131369892"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FC0D185" w14:textId="3E4D6A89" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="519131444"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3332BE13" w14:textId="42A95340" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="456851535"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3CB2A1D0" w14:textId="134F3318" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="1E5D1890" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="591ECA10" w14:textId="37A8F0F2" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3AB5A9" w14:textId="509A8A15" w:rsidR="00F53A11" w:rsidRPr="003144EA" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Streets, Roads, and Driveways</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1291042053"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2057D2D0" w14:textId="6C129A64" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="637696005"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="643F34CD" w14:textId="57268DCE" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="556905559"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67D98200" w14:textId="71B97FF5" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="75CDB5F1" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C796C17" w14:textId="6730552B" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="19348919" w14:textId="0D3AC201" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Onsite Detour alignments. Details for the detours can be shown on a separate plan sheet or as a roadway detail sheet (2-series) instead.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2093918337"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F7C364A" w14:textId="7F447A6D" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1642028487"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B3B5CD2" w14:textId="5AD14A0F" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1853749977"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F64B703" w14:textId="5DEBB823" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="29C4F5A0" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D1FD02" w14:textId="444049FB" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E4121E" w14:textId="1F6C6211" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Notes explaining if the roadbed of an existing road to be relocated is left in place or graded to create a natural condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2009786753"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D97BAF4" w14:textId="31E12FA0" w:rsidR="00F53A11" w:rsidRDefault="00BA5647" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="368348872"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="10EBE302" w14:textId="79288A19" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-626397409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44707854" w14:textId="74450D80" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="6DD901F2" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="212E12F0" w14:textId="71630995" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F994811" w14:textId="66CB0755" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Information pertaining to bridge layout including lane width, offset to inside of rails, guardrail attachments, begin and end bridge and approach slab stations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="71861533"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="366EADEF" w14:textId="08FF452D" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1336764078"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F138A1B" w14:textId="227C5402" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-690600366"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BA6174F" w14:textId="061A8AB9" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="4375FF1B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3339BF24" w14:textId="7F738C71" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="496689DD" w14:textId="5CCA62F3" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed pavement and Right of Way widths at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>begin</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and end of each sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="464547895"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7DC3CF8E" w14:textId="22327989" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1847775971"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BFE667B" w14:textId="076AF5D9" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1923011163"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49AE6C1A" w14:textId="2B96F431" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="31FCA99B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75262D05" w14:textId="0EDFB9E0" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="549A1B91" w14:textId="27105D1C" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lane lines at intersection, tapers, auxiliary lanes, etc</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4D49">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="373049713"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3720622B" w14:textId="5DE28E01" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1781339171"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7062D2F3" w14:textId="6C0985CD" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="452443765"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A43B17C" w14:textId="79FA2662" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="791AFB20" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E46F84" w14:textId="37EA6C5D" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0096F685" w14:textId="38219B02" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-Y- lines with begin and end construction station</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81527">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and station ties with mainline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1850290631"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A7BFE72" w14:textId="71E7AB16" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-865371577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41DD22BF" w14:textId="24FE7F6A" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-821733425"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B8ADBB1" w14:textId="75DDD4F6" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="0414D760" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="017EAA08" w14:textId="374C0926" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="734D9F2A" w14:textId="4EA175BA" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Traffic data diagrams for intersections from most recent traffic forecast showing the let year and the design year traffic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-920102788"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03DFF930" w14:textId="72958461" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1067803521"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="426746E2" w14:textId="05226474" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-491727040"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F171888" w14:textId="0E3E2B82" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="20C55C8D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAA4A74" w14:textId="7B07B6B7" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F738F3" w14:textId="3096F2E6" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Limits of paved shoulders at intersections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-854037173"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3450C960" w14:textId="140500E3" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1536192557"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A4A2E89" w14:textId="711648A6" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="444117508"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AE7FC43" w14:textId="54D4C803" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="3C8E58A0" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="355AAC6B" w14:textId="71F9885B" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="72954E26" w14:textId="07552131" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note where sight distance grading is required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-715041643"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="64E3FA5E" w14:textId="18EFB499" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="836043409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1908DE03" w14:textId="5D17DB79" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1398480034"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0439E838" w14:textId="5E57C772" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="32C34C95" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C26DEB0" w14:textId="0CF11142" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A39C0FC" w14:textId="050EC703" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Borrow and/or waste areas if furnished by NCDOT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="663829863"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34AD3C1E" w14:textId="72796CAC" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1454163105"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74E82A0E" w14:textId="05B7245F" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="12883527"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09A24F27" w14:textId="43448D63" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="659F82A8" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE0755" w14:textId="172FD0BE" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFBF97B" w14:textId="50B5AF16" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cross reference notes on the plan sheets identify the appropriate sheet number for profile sheets, detail sheets and/or sheets from other units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1422333295"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="199EC6F7" w14:textId="19D3D53A" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1920218917"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B43BF21" w14:textId="6FF03DA3" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1928875048"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7108472D" w14:textId="6E0E76B4" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="4B7378DB" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6221559F" w14:textId="2067D29B" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DEA096" w14:textId="650AB7A1" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Symbol denoting pavement removal for locations outside of slope stake lines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="96607889"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7EC35C93" w14:textId="70AB73CA" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1990592607"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="27C37B8D" w14:textId="33BC0AEE" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="640620320"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1167855A" w14:textId="32CEB676" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="79D991E7" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B07D8B" w14:textId="4A074605" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CCDE64" w14:textId="6733971E" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Begin and End stations for bridges and culverts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="150721696"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="197C7235" w14:textId="33C0B18E" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-280891492"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5636177F" w14:textId="4AC2FF02" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1702783955"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74303E79" w14:textId="79CFD983" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="0912452D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="707E9E41" w14:textId="1416131F" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A0804" w14:textId="41394EDD" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>False sump detail if not shown on ditch detail series sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-374700380"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E626A93" w14:textId="47236FFB" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1662686139"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="209F838A" w14:textId="75D88706" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="839889962"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2285FB9C" w14:textId="0A472338" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="60005CEF" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F314BDE" w14:textId="2DE855EB" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="71383F10" w14:textId="4E933C84" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Benchmark symbols and number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1125741109"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="15D84A97" w14:textId="53015AA4" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1413387246"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25B24D69" w14:textId="20AA0530" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1586601708"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="445084B8" w14:textId="4E31D878" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="51FA4A08" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2429479E" w14:textId="4534E10D" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAD4559" w14:textId="018571B1" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Label rip rap, drainage ditch excavation, and geotextile for drainage quantities at each location unless provided on ditch details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-659611404"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="384A5614" w14:textId="3D5547C5" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1371910081"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16D50294" w14:textId="746E6BEC" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-587472515"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04D09BEB" w14:textId="74C780B1" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="6A2B86F8" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0B223B" w14:textId="18AA90E8" w:rsidR="00F53A11" w:rsidRPr="00411E95" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411E95">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="392CF252" w14:textId="6CCE3D60" w:rsidR="00F53A11" w:rsidRPr="00411E95" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411E95">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drainage design shown </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-775179690"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C59192C" w14:textId="7EF3763E" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1760557653"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5127573E" w14:textId="068EBC39" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-876317873"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D4AD072" w14:textId="04BD0B05" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="5888DF94" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4743FBFE" w14:textId="25EE3510" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="162711D9" w14:textId="21D1B582" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Proposed pipe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-869521815"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73E46BC0" w14:textId="023DFFCB" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-847330293"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D068E40" w14:textId="6DCBAE85" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1282688361"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F8BFD80" w14:textId="39F328B7" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="594C24E0" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F626EE" w14:textId="3E76727E" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F403D19" w14:textId="3B4ABCEC" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Proposed Drainage Structures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2133090642"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E74AA3D" w14:textId="2A01CE1B" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="172232023"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CB3F546" w14:textId="0C46F4CB" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="844359366"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7ED555DE" w14:textId="5A6EC209" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="326B0142" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="254E6FC3" w14:textId="611310C8" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D224E3A" w14:textId="315E34D7" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Removal of existing pipes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2030436250"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="381FDE5D" w14:textId="01468831" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="429313855"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="39A260B7" w14:textId="7D99A608" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-443145674"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25651889" w14:textId="5D6D99C9" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="24C68F87" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4DC350" w14:textId="3377ADA9" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="684ABF35" w14:textId="77AC39FD" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4. Pipes to be plugged</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1293015652"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16964AB8" w14:textId="4F45877E" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-189067552"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EBD2EFE" w14:textId="71A0873F" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1168397994"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AC077F3" w14:textId="52700993" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00F53A11" w14:paraId="0B8E0A5A" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="234F05E9" w14:textId="06782081" w:rsidR="00F53A11" w:rsidRPr="00F41A82" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A272A5" w14:textId="1EDB443B" w:rsidR="00F53A11" w:rsidRPr="00F501E2" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure baseline data is shown with point symbol and point name/number. Remove Baseline and Baseline stations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-530803445"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5814E3DB" w14:textId="10BFFD1C" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="930171869"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34762013" w14:textId="603F8784" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-30347271"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="32B958BD" w14:textId="50DFEB42" w:rsidR="00F53A11" w:rsidRDefault="00F53A11" w:rsidP="00F53A11">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="53E5F97E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B16718F" w14:textId="7226C63F" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="470F4521" w14:textId="59ECBC5F" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Label wells to be sealed and abandoned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1147391185"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FDBD616" w14:textId="6689A9AB" w:rsidR="009866F1" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1254433397"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1FB0CE54" w14:textId="401492D0" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-148058968"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CE8392A" w14:textId="54942643" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008B74DE" w14:paraId="35BA01C0" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="282E23AA" w14:textId="67760098" w:rsidR="008B74DE" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1AFACA" w14:textId="5CEF0F90" w:rsidR="008B74DE" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If temporary shoring is required for the maintenance of traffic, show the shoring on the roadway plans, without stationing, in the plan view.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-795223365"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F13DC8A" w14:textId="58AE92E0" w:rsidR="008B74DE" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1460874310"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="18008D13" w14:textId="7112DFD7" w:rsidR="008B74DE" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-129789834"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6830DDCD" w14:textId="36151F44" w:rsidR="008B74DE" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="0679E3E3" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5B2370" w14:textId="0CC6D113" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="008B74DE" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="526B5614" w14:textId="17CEB71F" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Approved Design Exception note, as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-76283669"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AD227A9" w14:textId="3B5B9E9C" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-346250923"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B487BE6" w14:textId="4ECAFD04" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-665550098"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="56C609FC" w14:textId="222E4274" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="23017885" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="456CD59C" w14:textId="410314B2" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AEABCC" w14:textId="73CF229A" w:rsidR="009866F1" w:rsidRPr="00D066F9" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interchange Sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="2DBAC606" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C2AD30" w14:textId="1E969B91" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7ACFC0" w14:textId="781BB962" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interchange sheets properly matched with adjacent plan sheet with no overlapping coverage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-264313289"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0180ACE7" w14:textId="20E15756" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1244329542"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4075DD94" w14:textId="3A647CEF" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2076692553"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04C2516F" w14:textId="7983BBA0" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="25B843FE" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5F8FE5" w14:textId="12DAC9BE" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="40203003" w14:textId="202E49A6" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Show traffic data, bar scale, and additional items as listed under plan sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-734552783"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2DDECB9E" w14:textId="6A3A801E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="968101950"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57362EC9" w14:textId="35BA2F84" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-43142354"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54ADAC4F" w14:textId="2FEF51D6" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="05172865" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="08022DF0" w14:textId="6E7A3D1C" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A904DC" w14:textId="0262F726" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed contour grading detail shown, if requested by the Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-314727097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D2C605D" w14:textId="027C9C28" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="487604764"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A798D9B" w14:textId="420F151C" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1269739280"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="443A212A" w14:textId="2EB5E145" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="367F1804" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63158918" w14:textId="62875920" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C394AF7" w14:textId="2377E1B2" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cross section layout detail/shear point diagram included if part of project scope</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-806625606"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CFDB920" w14:textId="2D3250FE" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1454518523"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3CB3E0D5" w14:textId="2E67BC45" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1531069487"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BC52DE9" w14:textId="09AD17E5" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="6BF226BB" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="70032C89" w14:textId="36BA4D52" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D08685" w14:textId="33C6BE5E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Approved Design Exception note, as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1422946691"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0EC574CF" w14:textId="53684772" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1205100106"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="481EF088" w14:textId="6289C27E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="657740589"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65FE683F" w14:textId="59F7530F" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="4432A53E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A91352" w14:textId="51EE762C" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D48FD86" w14:textId="3C34D118" w:rsidR="009866F1" w:rsidRPr="00B757E6" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Intersection Sheets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2-B series)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="7C5BAC51" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B34CC" w14:textId="23435717" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="45176289" w14:textId="086C2010" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The detailed information shown on the intersection detail sheets should be restricted to design data only and should not be duplicated on the plan sheets. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1931623870"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D2C04AD" w14:textId="198A36FB" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-435212049"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CBC31B3" w14:textId="26BC7BF8" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1220323338"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33EBE923" w14:textId="27EC915E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="3A13C397" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="245A2524" w14:textId="6970E206" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="314FADE5" w14:textId="60B756F4" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The following items should be shown unless they do not apply:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CFCDB7" w14:textId="77777777" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="3ED8FC89" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="626C712A" w14:textId="7C147178" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="753E444D" w14:textId="2FBC3F61" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Information for constructing three centered curves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1821114729"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="70CF3B53" w14:textId="04EA988F" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1177313364"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5923DB02" w14:textId="5F916DD6" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-765543003"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F95BF4E" w14:textId="5F107280" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="38B560E4" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4094553B" w14:textId="5E766AE5" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="15967DBF" w14:textId="41135B42" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Island dimensions and details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-204183532"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4962BC89" w14:textId="7122EB79" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1037242326"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BE7BDCA" w14:textId="61B0BACE" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-691993744"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3468EF69" w14:textId="0D5A7A5E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="7D6ECFFC" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="652178BE" w14:textId="288600D0" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5021F461" w14:textId="44408736" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Legend for islands, sidewalks, and curb ramps as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-491025862"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41A90188" w14:textId="0F24206A" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1187248771"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BACA583" w14:textId="79015802" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="482973243"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="795643AA" w14:textId="5D350B43" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="4FC48C53" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="150E2DC4" w14:textId="4030E78F" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE8321" w14:textId="131B8E50" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alignments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-510605818"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4DF97B67" w14:textId="17674A56" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="931092812"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77000644" w14:textId="0E5D34BA" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-963117386"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="56FD5577" w14:textId="79CBD4F4" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="3C51872B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7455ADDA" w14:textId="6610CCF3" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FB6DB2" w14:textId="2D57FD17" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lane markings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-825976745"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69AC15E9" w14:textId="5440A3E3" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-702937947"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09D17A18" w14:textId="41E59233" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1233892949"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44459427" w14:textId="2633CA97" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="30314D1F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A35264" w14:textId="0EDD36E5" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9C84D2" w14:textId="7F108060" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bar scale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="629665232"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BA0327F" w14:textId="54CCC877" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-21640065"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BBE138C" w14:textId="4AE27A29" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1853794158"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16009A6F" w14:textId="193060F8" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="564EF74D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="633F4066" w14:textId="3CD3469F" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C968045" w14:textId="41742AAF" w:rsidR="009866F1" w:rsidRPr="00F501E2" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed edges of pavement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1852363874"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04C38A2C" w14:textId="1208E49E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1780529175"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C9868D0" w14:textId="5B40E9D6" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="511491607"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DF9E18E" w14:textId="6A182723" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="01611A3F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC684F4" w14:textId="33FF9592" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E7538A" w14:textId="655FD5F9" w:rsidR="009866F1" w:rsidRPr="003144EA" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>North arrow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-192145046"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="057CB93E" w14:textId="2B6703FA" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1520075389"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1CDB266A" w14:textId="2ED2BF61" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1230685369"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E5D6E67" w14:textId="2D6D1232" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="0D5C994D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BAA904" w14:textId="4EDE4F5B" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F2B60E" w14:textId="6B8111AD" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paved shoulder widths</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1716235602"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A3EE205" w14:textId="482FB9A5" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-100646246"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6971B6BA" w14:textId="2B7B0F62" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1774050588"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A7BE067" w14:textId="6F27148D" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="64ED4E83" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F4E287" w14:textId="7EE9F4DE" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A32849" w14:textId="41B7AE5B" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Superelevation rates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2139286976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F4D7128" w14:textId="0BDB51E3" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1260106018"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28FAD018" w14:textId="77E13BCA" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-909689715"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="390DE3EA" w14:textId="16BFBBC8" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="7FBCD1BF" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFD2C01" w14:textId="4233D89A" w:rsidR="009866F1" w:rsidRPr="00F41A82" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8E1010" w14:textId="06147472" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sufficient dimensions and tie points for construction layout of all items being detailed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-825424494"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B0AE64A" w14:textId="11EA8DD2" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-935514503"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C3192BA" w14:textId="141A3E04" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1420940044"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44D6CE80" w14:textId="74114FFB" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="4043C7AA" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="627A4D17" w14:textId="77777777" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="21186768" w14:textId="7A066B23" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Profile Sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="4F185267" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7092A5CB" w14:textId="71225FA4" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EF3DDB" w14:textId="4A03D311" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beginning and ending stations are shown on the first and last plan sheet </w:t>
+            </w:r>
+            <w:r w:rsidR="00347A77">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agree with title sheet and typical sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-791200891"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2924D4B3" w14:textId="4815620F" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1311554635"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05009E37" w14:textId="03C07C2E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-718893468"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03C24687" w14:textId="0A68B367" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="099EBE5C" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0929D267" w14:textId="40745BCC" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="24796F12" w14:textId="1228219D" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The following are shown on each profile sheet:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460359F4" w14:textId="77777777" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="28A218DD" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D018CB" w14:textId="50B1ACFD" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F53EB73" w14:textId="1CF66B31" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertical grade lines and design. </w:t>
+            </w:r>
+            <w:r w:rsidR="005369BE" w:rsidRPr="005369BE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Design speed is shown only for vertical curves which do not meet proposed design speed, if applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1281572097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="517C9476" w14:textId="112C981D" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="360328542"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33584C1C" w14:textId="1AA0C672" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1159379131"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D6C8E75" w14:textId="24E9D636" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="0F9DDC14" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA0A183" w14:textId="5FB549AE" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="46610684" w14:textId="5BC28976" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undercut excavation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1939253472"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1343CD66" w14:textId="4A897E82" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1716573195"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B2B748F" w14:textId="5797C4F2" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-388651220"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D2355C3" w14:textId="5724B83E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="571AC395" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3610B49F" w14:textId="366D826D" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EE0AEF" w14:textId="0C74894B" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydraulic Data (drainage area, frequency, etc.) </w:t>
+            </w:r>
+            <w:r w:rsidR="006437E8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for bridges, culverts, and cross pipes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1836653743"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C263E20" w14:textId="4D7460B1" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="504643627"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="622A4084" w14:textId="00E7D9A1" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1289195957"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09FA0191" w14:textId="3DDB072A" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="02997F33" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CE15E7" w14:textId="599322CB" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="552B1289" w14:textId="4A2D0CA6" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="00FA4084" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Axes labeled with Stations and Elevations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="761104262"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="707306E1" w14:textId="2B3E7DFE" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-985158783"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07DBE246" w14:textId="675F4DE4" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1669864300"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="198446B6" w14:textId="3FC2C62E" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009866F1" w14:paraId="69FE44FE" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B17B27" w14:textId="3B25F33B" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CE66C8" w14:textId="6CD60961" w:rsidR="009866F1" w:rsidRPr="00B57068" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed grade and existing ground line labeled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1551035193"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D49C871" w14:textId="64AB10F2" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1084572659"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="229B8353" w14:textId="0694A96F" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="543794710"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4309CCB0" w14:textId="02528403" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="2C8A9BBA" w14:textId="77777777" w:rsidTr="00DC1150">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1FED9B" w14:textId="7A979F73" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEAFB9F" w14:textId="42CB447C" w:rsidR="00C64ACA" w:rsidRDefault="00851EEB" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851EEB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ditch profiles with PI and elevation included, as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1645505610"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34C3D1F6" w14:textId="0F1DDE29" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="437494984"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="575AA3FB" w14:textId="039CF34B" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-407231485"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B51B750" w14:textId="574E798A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3BBFFE59" w14:textId="77777777" w:rsidTr="00DC1150">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="689EE0FB" w14:textId="78E6DB48" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3229FA51" w14:textId="13976221" w:rsidR="00C64ACA" w:rsidRDefault="00D103FC" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Approved Design Exception note, as needed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-248353483"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F74B5F1" w14:textId="72A66E8B" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="40331465"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B74A117" w14:textId="243D1B6F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1365045755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1454AE39" w14:textId="0A03CDAB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="47C1E21A" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDDB369" w14:textId="2CDD4571" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AD6328" w14:textId="3621BA8A" w:rsidR="00C64ACA" w:rsidRPr="00D066F9" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cross Sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="5AEBFB61" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="420C0389" w14:textId="46FE1866" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F06D11" w14:textId="252D9FC2" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Show existing ground line, stations, and elevations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1757661069"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F951E42" w14:textId="717797DB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1684267699"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="76B6B831" w14:textId="337A8DD1" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1032381987"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AC5376B" w14:textId="22A25C93" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="1324F174" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6C3BD3" w14:textId="1CFAD9D9" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3FF2CE" w14:textId="380A98AE" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Templates showing labeled cut and fill slopes, guardrail widening, ditches, channel changes, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1843232128"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C52AB11" w14:textId="68A66A66" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2018373209"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A798A1C" w14:textId="45B73F06" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-281184"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63B43367" w14:textId="0B7E01BE" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="04DBA83C" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C35B6C7" w14:textId="5E8416AC" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B1BA3F" w14:textId="0BDB18A4" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geotechnical Recommendations for Design and Construction and Geotechnical Recommendations for Pavement and Subgrade reviewed to assure conformity with the plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="873277736"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6442E770" w14:textId="1501EC21" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="530006172"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75B5AABF" w14:textId="02E1B1AD" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1237591389"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="55645347" w14:textId="5E42BEB3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="13EABA2D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D267F16" w14:textId="0C66B135" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E61908" w14:textId="556C2269" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undercut Excavation or Shallow Undercut symbology and legend </w:t>
+            </w:r>
+            <w:r w:rsidR="00F555F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-504817527"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E5AF78F" w14:textId="4AEA0791" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-712580186"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12D816DF" w14:textId="649F4CA0" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2130736874"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06F22E66" w14:textId="27084B22" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="08A4254D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDFAB9D" w14:textId="5AA9073C" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC770D0" w14:textId="214B21F6" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note on cross section summary sheet should indicate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the embankment column includes backfill for undercut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1680350140"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D3FC00A" w14:textId="3F53791B" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="640549765"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="71B72FCC" w14:textId="1E9C903F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1787188657"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1BB1A218" w14:textId="7FCA1755" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="6F146DE7" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="001AEE65" w14:textId="21875F7E" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="24383CF5" w14:textId="062C2AA2" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lump Sum note on cross section summary sheet contains the items that are included in the lump sum grading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="105624745"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C87598D" w14:textId="158DF106" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-78901958"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F833038" w14:textId="5636675A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="607935296"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36DD9E73" w14:textId="03730BEA" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="7AD6E220" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD33142" w14:textId="61671E51" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1571A3" w14:textId="2667C9F1" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirm the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cross section</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> summary, earthwork logs and earthwork balance sheet match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-458114074"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23B5710E" w14:textId="6AFF381A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1265508689"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="02BEDCDD" w14:textId="40D72837" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1413200676"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F2BB54B" w14:textId="592C0BDD" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="5E85AB69" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA2A2B7" w14:textId="4C02F672" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4049300E" w14:textId="2790C63C" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cross section checked to assure adequate sight distances at bridges and intersections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1779553373"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52C56060" w14:textId="2F2D426A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-754819143"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="790F342A" w14:textId="52DBAD83" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="884914142"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="575121AC" w14:textId="14EA95D8" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="0D0C5A9F" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE47F9E" w14:textId="28B55845" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C009795" w14:textId="4955B199" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scale shown on each sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1439871596"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7DC3F808" w14:textId="1C3C3318" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="274998601"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="620F40FE" w14:textId="547E11B7" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="414678844"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E3D344D" w14:textId="460748FA" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="1B31106C" w14:textId="77777777" w:rsidTr="007A6C55">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA65C9E" w14:textId="3FCCEA32" w:rsidR="00C64ACA" w:rsidRPr="000B6DC4" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6DC4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="083BD771" w14:textId="1E8F5D25" w:rsidR="00C64ACA" w:rsidRPr="000B6DC4" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6DC4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If an alternative pavement design is included, add </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6DC4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">note in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B6DC4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cross section</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B6DC4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> summary sheet indicating which alternative is included in the cross sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1072851768"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AC4CCCF" w14:textId="14C8B231" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1704000300"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AF21B54" w14:textId="7268BC05" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2068685252"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="650F68B7" w14:textId="3701F654" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="23225298" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3046A15D" w14:textId="24EC5788" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDB5A41" w14:textId="200F91B9" w:rsidR="00C64ACA" w:rsidRPr="00D066F9" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail/Guiderail Design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3BA27D92" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E949C9E" w14:textId="10563988" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="56494478" w14:textId="06B2CDD0" w:rsidR="00C64ACA" w:rsidRPr="00B57068" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail shown for bridge piers, culverts, large pipe, sign supports, and other fixed objects</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="457223318"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53D49F29" w14:textId="2E7EE7EB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1222021242"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EEAD37E" w14:textId="7D6EA176" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1761202479"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="31C05C52" w14:textId="24DA7CCB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="626E1660" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="36922AB3" w14:textId="56E9C948" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="207CF443" w14:textId="2D98A0B0" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail shown for ponds, rivers, and other water related hazards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1989658525"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74B38302" w14:textId="1A612EAB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-402680142"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25B5C74F" w14:textId="44D98256" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-793440823"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49ABE49C" w14:textId="13B21B7E" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="6DCD7E54" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="61056877" w14:textId="61DBB5CE" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27858A8D" w14:textId="7E2E0A93" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail/guiderail for median and guardrail for underpass pier, wall, and side slope protection as warranted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1344465223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49211D96" w14:textId="7DB7FD4C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1083061727"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1678DF95" w14:textId="5FC9C117" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="234295884"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="362613AC" w14:textId="1CA78E51" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="17A7F4FA" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F29381" w14:textId="44DA9A32" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D119FE4" w14:textId="05E94395" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special details provided as needed for non-standard connections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-821887"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="582FF17A" w14:textId="10160C22" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-391198412"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="424FB4B4" w14:textId="1CA6902E" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1961176892"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06D44000" w14:textId="29D78980" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="29BCAE35" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C5C81B" w14:textId="115A3B65" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9AA0C0" w14:textId="4758B704" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure the appropriate guardrail anchor is proposed for the specific bridge rail/barrier proposed at each location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-440910625"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5315E9FF" w14:textId="40C2CA39" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-58944584"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0ABECC68" w14:textId="24B24616" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-99420698"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54B4736B" w14:textId="6A70741F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="7FB7344D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02823676" w14:textId="3E84C758" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="587008BC" w14:textId="34468B40" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure adequate space is provided behind guardrail/guiderail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-284899197"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D0BF328" w14:textId="7A4486DE" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1303535155"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E7C34BA" w14:textId="31F6DABA" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2024772770"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DFF8C53" w14:textId="6631D095" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3920C004" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C5261A" w14:textId="69AE30AE" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="44537648" w14:textId="75200D61" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure required slopes are utilized in conjunction with guardrail/guiderail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1932956720"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50ED82E5" w14:textId="2D7A7732" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1434707719"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="42C363C2" w14:textId="4E3B7ACD" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1894541308"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CD6D7C6" w14:textId="5AE2E8CE" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="6FA800C3" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0475B89C" w14:textId="39B28A2B" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3337DEA9" w14:textId="2567B5DF" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure non-gating attenuators are labeled accordingly </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-249585841"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0165D6C2" w14:textId="2F0CE6A7" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-284050826"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AEC9064" w14:textId="1CF96631" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1213812541"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="206C23D9" w14:textId="26D23141" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="7F0EA751" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="42750FE9" w14:textId="42958D32" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF032B1" w14:textId="0F906B13" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+              </w:rPr>
+              <w:t>Ensure the appropriate end units are proposed for the design speed(s) of the roadway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-727150529"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CD569FE" w14:textId="24CCCED3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="229885462"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0250303C" w14:textId="602748CC" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1538577522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5957240B" w14:textId="5E209346" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="49327FAA" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C14383" w14:textId="77777777" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="27537EC1" w14:textId="32C8FC45" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summary of Quantities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="2FF4B99D" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="31587686" w14:textId="452206F3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C7BD63" w14:textId="0FCB8B6B" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Computation/Calculation of Quantity sheet totals for each pay item checked against estimate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="168375060"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6EB9361C" w14:textId="59C8F63E" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-552464811"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="525DC463" w14:textId="7268D846" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="583497119"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7243D950" w14:textId="3B3DF08A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="210A1A7B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="01912A04" w14:textId="457163F4" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="39058DF5" w14:textId="3D0B5FE2" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summary sheets </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>initialed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:r w:rsidR="00390378">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>person who created them and the person who checked them</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1534953985"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2523B3D1" w14:textId="23C7E5BB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1021235364"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65B626A0" w14:textId="1880E8F0" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1223256601"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="17F4AFD4" w14:textId="4943F945" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="160863E3" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A819712" w14:textId="2A147304" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="388D81FA" w14:textId="547A3C12" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Earthwork Summary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C03800" w14:textId="19B61542" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14312C39" w14:textId="10F15B7D" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7A407A" w14:textId="786A2AE7" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="4020C5A7" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A63CC82" w14:textId="18723B47" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A95EDC" w14:textId="56994FE4" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete and provide the Earthwork Balance Sheet to inform the earthwork summary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1383293139"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79A8EA45" w14:textId="4AB60D1E" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1518964413"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60305CCA" w14:textId="230CB20D" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1565947068"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A6497CF" w14:textId="7E87C91C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="5DDB87D2" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E9F7C9" w14:textId="74D800F4" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD397FC" w14:textId="0A0B750F" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reference pavement structure volume, when applicable, below earthwork summary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1549953717"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="237A80B4" w14:textId="05938935" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="204152608"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2DA8516F" w14:textId="2FA83614" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1538850787"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D48D336" w14:textId="03E5A30F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3C9E3954" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B909DB1" w14:textId="1D0A1326" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FE88AF" w14:textId="15CD3399" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="267"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Show note related to Geotech data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CE854E" w14:textId="77777777" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDCD22F" w14:textId="77777777" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B782E8A" w14:textId="77777777" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="090C9F81" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="205F3F97" w14:textId="64058200" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="011734CA" w14:textId="77DD7F1D" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drainage Summary included (starts at Sheet 3D-1), if applicable. Verify the summary matches items included in the plan sheets.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1436934363"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7250CDF2" w14:textId="46293FA8" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1383054012"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20F9AF55" w14:textId="17441EEA" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="84740186"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25C81CFB" w14:textId="529CA3DC" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="1FC61D8C" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C548981" w14:textId="7326598D" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="722BDF65" w14:textId="2812ABE5" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guardrail and temporary guardrail summaries checked against plan sheet and/or detail sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1126393410"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1826151D" w14:textId="37497DF5" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2052760655"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0804B0E9" w14:textId="7503EDCB" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="102318485"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3703970A" w14:textId="2091CEAD" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="46FBC389" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFE2E62" w14:textId="27E95D62" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="11466249" w14:textId="5B953DFC" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Concrete Barrier Summary included, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1933654505"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54354796" w14:textId="64154B87" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1123428018"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B0820C2" w14:textId="6CEEB311" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="400495595"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="21DD6F19" w14:textId="3344B94C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="19AEFE30" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2940F5E1" w14:textId="0A18D01A" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C257AC0" w14:textId="63DA6E93" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Shoulder Drain Summary included, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1011961386"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04E2F291" w14:textId="770AD649" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1032450620"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11805DD9" w14:textId="312ADCFC" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1018079931"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="049D1804" w14:textId="44086CA3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="00165B25" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="395DC42C" w14:textId="6A956288" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3B93FD" w14:textId="68772293" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pavement Removal and Pavement Breaking summaries include all pavement removed or broken up inside and outside of the slope stake lines on the project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1760404317"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51A9401A" w14:textId="44238965" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="482748229"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="650D1490" w14:textId="62B33CC4" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1370449412"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41DAC077" w14:textId="57256806" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="24845B00" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BB9036" w14:textId="51091B70" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0098510C" w14:textId="655B1FE8" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fence Summary included, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1392494178"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6E69DC46" w14:textId="58B56F95" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="916516601"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6E345BFE" w14:textId="1A5A9728" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-372765354"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69BA20AC" w14:textId="70A0F136" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3A868E46" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4687D0A7" w14:textId="17D71BE7" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="635C5E86" w14:textId="55A2ACF8" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotechnical Summaries (starts at Sheet 3G-1) included, if applicable. Verify the summary matches the Geotechnical Recommendations Report(s) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2135366394"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69A31BEF" w14:textId="3A6CF368" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1839149639"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="31739730" w14:textId="48320D89" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2100363003"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A7BCD7A" w14:textId="2896CD2A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="552B129E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6607D5" w14:textId="7CD93ED2" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5447413B" w14:textId="768217A4" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Miscellaneous summaries included as necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="822090349"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C9E5FE1" w14:textId="0D2B8217" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="190964346"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72D126B5" w14:textId="3852204F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-666716825"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CC6E424" w14:textId="41AE43F3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="12C24C3B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="36005FC4" w14:textId="1BD28B06" w:rsidR="00C64ACA" w:rsidRPr="00D066F9" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="239B2AB6" w14:textId="35BACBAB" w:rsidR="00C64ACA" w:rsidRPr="00D066F9" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estimates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="137D9E51" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE1C622" w14:textId="5A241D16" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7AFF6F" w14:textId="63DE8337" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="-3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estimate made for each WBS element, Federal project number and other parts as necessary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-151074376"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75A6338A" w14:textId="7E1A70B1" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-581835737"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04143CC2" w14:textId="11E86743" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1618516753"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="176B8943" w14:textId="419F9D78" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="393C2868" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D30D1AC" w14:textId="367CB726" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E88634" w14:textId="2F4FEE14" w:rsidR="002839E7" w:rsidRPr="00A51AD0" w:rsidRDefault="002839E7" w:rsidP="002839E7">
+            <w:pPr>
+              <w:ind w:left="-3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Each discipline</w:t>
+            </w:r>
+            <w:r w:rsidR="00742207">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s PET files are checked against the calculation of quantity sheets and summary of quantities. Refer to the most current Instructions that are referenced within the PET Excel Sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="776143704"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4771671C" w14:textId="40EDC622" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1304233854"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="648D7E6D" w14:textId="06F9AA28" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1319571148"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="233812F6" w14:textId="63ACBB5C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="552C065B" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A445FAC" w14:textId="698B04B2" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C174233" w14:textId="31D2D18D" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="-3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Item number, section, and item description checked against master pay item list</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-837850242"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7353438A" w14:textId="10F6C99F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1158843886"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C52FAFE" w14:textId="3F413D20" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-952397634"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7673D7D5" w14:textId="1206FBDF" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="5FDB818E" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEFA5A" w14:textId="153FFCFB" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D729F5" w14:textId="379C61B9" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Force account items incorporated into the estimate on Federal Aid projects only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-251126682"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50717EFC" w14:textId="69FC875B" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1985160410"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D21615D" w14:textId="5E91738D" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-377098033"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74A10220" w14:textId="484F0E2C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="3E9F3ADE" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0B4468" w14:textId="52D8D444" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4C0DF8" w14:textId="2EE476A4" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PDF copy of roadway final construction estimate quantities placed on SharePoint according to PS&amp;E checklist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="114802331"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36C0A1CF" w14:textId="58F9B755" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="10966818"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="170C5D51" w14:textId="0CACAA0F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-602333138"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50649B1B" w14:textId="632CCA59" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="2B91DBA4" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E609B2" w14:textId="619FA379" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="340EC3B6" w14:textId="3E891F18" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estimate for the drainage pay items matches the totals on the drainage summary sheet along with drainage items shown in the plan sheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1316794351"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3576F2FC" w14:textId="2B23C158" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-164933902"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F548D88" w14:textId="364EA622" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-492095643"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="59C66808" w14:textId="02483D6C" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="03A5D475" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B1DBEE" w14:textId="3B260056" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="224F3565" w14:textId="4443E41E" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Project roadway length (mainline only) shown on roadway estimate agrees with title sheet. Do not include structure length</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="461393176"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53C027CD" w14:textId="71CED09E" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1179163718"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0DC3C196" w14:textId="4C36D877" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="58535018"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29E6505D" w14:textId="1908A387" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="0053F849" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27265268" w14:textId="0AC3E64F" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="043429BD" w14:textId="15B4FE69" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cost based estimate quantity breakdown summary sheet completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="267361308"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6031F5D9" w14:textId="280894E2" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="869419384"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77B17CE4" w14:textId="6DF637AC" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1103945697"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F1128B7" w14:textId="4CB665D1" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="5F048EA0" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="644F3FBD" w14:textId="4D49BB36" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4D1066" w14:textId="139B713B" w:rsidR="00C64ACA" w:rsidRPr="00A51AD0" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Hlk175847018"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Include on roadway estimate any structure removal pay items not included on the structure estimate</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1402486633"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A7AF19E" w14:textId="71DA861A" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1174619397"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="39942F10" w14:textId="116D6BC3" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="872223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04DE4B8A" w14:textId="578FAC04" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="08253B82" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B28754" w14:textId="77777777" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9551" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F34D03A" w14:textId="5B32E218" w:rsidR="00C64ACA" w:rsidRPr="00D066F9" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D066F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special Provisions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64ACA" w14:paraId="689F7C30" w14:textId="77777777" w:rsidTr="00731025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="603" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17689610" w14:textId="356C6A36" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2251A141" w14:textId="593F7254" w:rsidR="00C64ACA" w:rsidRPr="005F326F" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="301"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special provisions written for all pay items and contract implementation items not covered by the current “Standard Specification for Roads and Structures”, project provisions, or standard special provisions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-722665231"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="501" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="30A4125B" w14:textId="4BF3A8A2" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1076895812"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="456" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2160FB70" w14:textId="466EC6BC" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1167442738"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="555" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="209AAB04" w14:textId="65CC3634" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00991BA7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61C2E22E" w14:textId="77777777" w:rsidR="00BD3B8E" w:rsidRDefault="00BD3B8E">
-      <w:bookmarkStart w:id="5" w:name="_Hlk161151445"/>
+    <w:p w14:paraId="53D2CC3F" w14:textId="77777777" w:rsidR="00742207" w:rsidRDefault="00742207">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10154" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="603"/>
         <w:gridCol w:w="8039"/>
         <w:gridCol w:w="501"/>
         <w:gridCol w:w="456"/>
         <w:gridCol w:w="555"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="54FDEDB2" w14:textId="77777777" w:rsidTr="00731025">
+      <w:tr w:rsidR="00C64ACA" w14:paraId="771174D5" w14:textId="77777777" w:rsidTr="00BB67B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="57958228" w14:textId="0A25A8A1" w:rsidR="006D5F83" w:rsidRPr="0078299A" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+          <w:p w14:paraId="576DFE98" w14:textId="70464BB2" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E4F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="183C1BA9" w14:textId="511F6C84" w:rsidR="006D5F83" w:rsidRPr="0078299A" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7F298648" w14:textId="33450D70" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Items to </w:t>
+            </w:r>
+            <w:r w:rsidR="00676A3B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Index of Sheets, General Notes, and List of Standards (1A Sheet)</w:t>
+              <w:t xml:space="preserve">be </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>completed after initial plan review comments have been addressed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5F83" w:rsidRPr="001F34FD" w14:paraId="2413BE1B" w14:textId="77777777" w:rsidTr="00731025">
+      <w:tr w:rsidR="00C64ACA" w14:paraId="7A52D400" w14:textId="77777777" w:rsidTr="00731025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1B071D" w14:textId="5F25BECF" w:rsidR="006D5F83" w:rsidRPr="00123E74" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...185 lines deleted...]
-          <w:p w14:paraId="55441A77" w14:textId="4615EE41" w:rsidR="006D5F83" w:rsidRPr="00F41A82" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
+          <w:p w14:paraId="496C1F12" w14:textId="764A07C6" w:rsidR="00C64ACA" w:rsidRPr="00F41A82" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
           </w:tcPr>
-          <w:p w14:paraId="30B83D05" w14:textId="304416E5" w:rsidR="006D5F83" w:rsidRPr="004444F9" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...59 lines deleted...]
-            <w:id w:val="-1039269644"/>
+          <w:p w14:paraId="53F0C304" w14:textId="7ECD16FA" w:rsidR="00C64ACA" w:rsidRPr="005F326F" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+            <w:pPr>
+              <w:ind w:left="301"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure plans have been electronically signed through the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocuSign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> process </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-862976702"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2709B0F9" w14:textId="6D9ABF78" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...22 lines deleted...]
-            <w:id w:val="-1238782706"/>
+              <w:p w14:paraId="5676433F" w14:textId="599DCA3F" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1918245628"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="456" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="39D7173A" w14:textId="2269AC85" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...22 lines deleted...]
-            <w:id w:val="1516577142"/>
+              <w:p w14:paraId="11FEBD14" w14:textId="11BFC43D" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:id w:val="162520088"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="555" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E3D3C3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0BA2CC96" w14:textId="01B6428B" w:rsidR="006D5F83" w:rsidRDefault="006D5F83" w:rsidP="006D5F83">
-[...11529 lines deleted...]
-              <w:p w14:paraId="65FE683F" w14:textId="59F7530F" w:rsidR="009866F1" w:rsidRDefault="009866F1" w:rsidP="009866F1">
+              <w:p w14:paraId="74A85F09" w14:textId="7BF55AA9" w:rsidR="00C64ACA" w:rsidRDefault="00C64ACA" w:rsidP="00C64ACA">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00991BA7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44384D93" w14:textId="77777777" w:rsidR="00BD3B8E" w:rsidRDefault="00BD3B8E">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="41BC9D11" w14:textId="77777777" w:rsidR="006C4799" w:rsidRDefault="006C4799" w:rsidP="0020262A">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...11025 lines deleted...]
-    <w:p w14:paraId="0D601260" w14:textId="626F8C17" w:rsidR="00F41A82" w:rsidRDefault="00731025" w:rsidP="0020262A">
+    <w:p w14:paraId="0D601260" w14:textId="0C3AAAF1" w:rsidR="00F41A82" w:rsidRDefault="00F41A82" w:rsidP="0020262A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00264DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>For items marked</w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82" w:rsidRPr="00264DE6">
+      <w:r w:rsidRPr="00264DE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that require further explanation</w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82" w:rsidRPr="00264DE6">
+      <w:r w:rsidRPr="00264DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> provide comments or action items </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F41A82">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F41A82">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the table below</w:t>
       </w:r>
-      <w:r w:rsidR="00F41A82" w:rsidRPr="00264DE6">
+      <w:r w:rsidRPr="00264DE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="8365"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F41A82" w14:paraId="0250EB57" w14:textId="77777777" w:rsidTr="00F41A82">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
@@ -35408,73 +35501,73 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Signature):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49B174C0" w14:textId="4755B10F" w:rsidR="00F41A82" w:rsidRDefault="00767899" w:rsidP="001C3304">
+          <w:p w14:paraId="49B174C0" w14:textId="4755B10F" w:rsidR="00F41A82" w:rsidRDefault="00260F87" w:rsidP="001C3304">
             <w:r>
               <w:pict w14:anchorId="3D76676A">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Microsoft Office Signature Line..." style="width:192pt;height:96pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:192pt;height:96pt">
                   <v:imagedata r:id="rId14" o:title=""/>
                   <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                   <o:signatureline v:ext="edit" id="{4ADA325C-F501-4080-8CFD-C10688368BF9}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="37D8C0BE" w14:textId="77777777" w:rsidR="00F41A82" w:rsidRDefault="00F41A82" w:rsidP="00D74072">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -35483,206 +35576,198 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="11670E72" w14:textId="77777777" w:rsidR="00F41A82" w:rsidRDefault="00F41A82" w:rsidP="00D74072">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F1043A" w14:textId="126520D9" w:rsidR="00FF2B33" w:rsidRDefault="00FF2B33" w:rsidP="00F41A82">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF2B33" w:rsidSect="00CF0CF8">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1620" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F806B6F" w14:textId="77777777" w:rsidR="00FE42AA" w:rsidRDefault="00FE42AA" w:rsidP="00AC05A3">
+    <w:p w14:paraId="55617DCA" w14:textId="77777777" w:rsidR="00260F87" w:rsidRDefault="00260F87" w:rsidP="00AC05A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="775A1107" w14:textId="77777777" w:rsidR="00FE42AA" w:rsidRDefault="00FE42AA" w:rsidP="00AC05A3">
+    <w:p w14:paraId="267E40C2" w14:textId="77777777" w:rsidR="00260F87" w:rsidRDefault="00260F87" w:rsidP="00AC05A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20ECC7CF" w14:textId="77777777" w:rsidR="00767899" w:rsidRDefault="00767899">
-[...9 lines deleted...]
-  <w:p w14:paraId="724A7870" w14:textId="333CD82E" w:rsidR="00F41A82" w:rsidRDefault="00F41A82" w:rsidP="00F41A82">
+  <w:p w14:paraId="724A7870" w14:textId="7A392DF2" w:rsidR="00F41A82" w:rsidRDefault="00F41A82" w:rsidP="00F41A82">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00742207">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00937FF7">
+    <w:r w:rsidR="00742207">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="00742207">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
     <w:r w:rsidR="00ED1D92">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>09.</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="008575C6">
+    <w:r w:rsidR="00742207">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>07</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D827A0" w:rsidRPr="0014438A">
       <w:t xml:space="preserve">For </w:t>
     </w:r>
     <w:r w:rsidR="0014438A" w:rsidRPr="0014438A">
       <w:t>Plans Let under</w:t>
     </w:r>
     <w:r w:rsidR="00D827A0" w:rsidRPr="0014438A">
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
     <w:r w:rsidR="008575C6" w:rsidRPr="0014438A">
       <w:t xml:space="preserve"> Standards</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -35786,113 +35871,73 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300407CE" w14:textId="77777777" w:rsidR="00FE42AA" w:rsidRDefault="00FE42AA" w:rsidP="00AC05A3">
+    <w:p w14:paraId="521CAA05" w14:textId="77777777" w:rsidR="00260F87" w:rsidRDefault="00260F87" w:rsidP="00AC05A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C179C3E" w14:textId="77777777" w:rsidR="00FE42AA" w:rsidRDefault="00FE42AA" w:rsidP="00AC05A3">
+    <w:p w14:paraId="6C4028A8" w14:textId="77777777" w:rsidR="00260F87" w:rsidRDefault="00260F87" w:rsidP="00AC05A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="164C18BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="830AA528"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -36399,55 +36444,56 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1415710035">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="456224317">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="460729871">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1988237332">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="550993872">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1029E"/>
     <w:rsid w:val="00001D38"/>
     <w:rsid w:val="000054CD"/>
     <w:rsid w:val="00006CA2"/>
     <w:rsid w:val="000277A8"/>
     <w:rsid w:val="00037848"/>
     <w:rsid w:val="0004095B"/>
@@ -36506,54 +36552,56 @@
     <w:rsid w:val="001929D5"/>
     <w:rsid w:val="001A0669"/>
     <w:rsid w:val="001B135E"/>
     <w:rsid w:val="001C3304"/>
     <w:rsid w:val="001C7AA7"/>
     <w:rsid w:val="001D114C"/>
     <w:rsid w:val="001E61EE"/>
     <w:rsid w:val="001F0307"/>
     <w:rsid w:val="001F11FC"/>
     <w:rsid w:val="001F34FD"/>
     <w:rsid w:val="001F3AE9"/>
     <w:rsid w:val="001F5C26"/>
     <w:rsid w:val="001F66B5"/>
     <w:rsid w:val="001F70C7"/>
     <w:rsid w:val="00200086"/>
     <w:rsid w:val="00200B23"/>
     <w:rsid w:val="0020182B"/>
     <w:rsid w:val="0020262A"/>
     <w:rsid w:val="00205034"/>
     <w:rsid w:val="00206059"/>
     <w:rsid w:val="00212FDD"/>
     <w:rsid w:val="0022346D"/>
     <w:rsid w:val="00225B6F"/>
     <w:rsid w:val="002319C5"/>
     <w:rsid w:val="00251F5B"/>
+    <w:rsid w:val="00260F87"/>
     <w:rsid w:val="002655F0"/>
     <w:rsid w:val="00273146"/>
     <w:rsid w:val="002762AA"/>
     <w:rsid w:val="00277C5B"/>
+    <w:rsid w:val="002839E7"/>
     <w:rsid w:val="00286189"/>
     <w:rsid w:val="00292874"/>
     <w:rsid w:val="002948A8"/>
     <w:rsid w:val="002A1453"/>
     <w:rsid w:val="002A63FC"/>
     <w:rsid w:val="002B1393"/>
     <w:rsid w:val="002B2D45"/>
     <w:rsid w:val="002C458F"/>
     <w:rsid w:val="002C6419"/>
     <w:rsid w:val="002C772F"/>
     <w:rsid w:val="002C78FC"/>
     <w:rsid w:val="002D23B0"/>
     <w:rsid w:val="002E3663"/>
     <w:rsid w:val="002E5AAF"/>
     <w:rsid w:val="002F3308"/>
     <w:rsid w:val="00300FF9"/>
     <w:rsid w:val="00304D74"/>
     <w:rsid w:val="00305AAC"/>
     <w:rsid w:val="003065D4"/>
     <w:rsid w:val="00310E64"/>
     <w:rsid w:val="00312EB6"/>
     <w:rsid w:val="003144EA"/>
     <w:rsid w:val="00337029"/>
     <w:rsid w:val="00341265"/>
     <w:rsid w:val="00347A77"/>
@@ -36600,212 +36648,220 @@
     <w:rsid w:val="0042347A"/>
     <w:rsid w:val="0043301D"/>
     <w:rsid w:val="00437823"/>
     <w:rsid w:val="004444F9"/>
     <w:rsid w:val="00447020"/>
     <w:rsid w:val="00447201"/>
     <w:rsid w:val="0045088B"/>
     <w:rsid w:val="00460D10"/>
     <w:rsid w:val="00472479"/>
     <w:rsid w:val="0047344B"/>
     <w:rsid w:val="00474A7F"/>
     <w:rsid w:val="00476759"/>
     <w:rsid w:val="00484E3E"/>
     <w:rsid w:val="00485E46"/>
     <w:rsid w:val="00490A67"/>
     <w:rsid w:val="00495B3D"/>
     <w:rsid w:val="004A2DF1"/>
     <w:rsid w:val="004A4D53"/>
     <w:rsid w:val="004B1BA7"/>
     <w:rsid w:val="004B1ED8"/>
     <w:rsid w:val="004C0B0C"/>
     <w:rsid w:val="004C53EA"/>
     <w:rsid w:val="004C706C"/>
     <w:rsid w:val="004C7251"/>
     <w:rsid w:val="004C7698"/>
+    <w:rsid w:val="004D202D"/>
     <w:rsid w:val="004D393E"/>
     <w:rsid w:val="004D3E3E"/>
     <w:rsid w:val="004E21FD"/>
     <w:rsid w:val="004F12F1"/>
     <w:rsid w:val="004F6575"/>
     <w:rsid w:val="004F6CE0"/>
     <w:rsid w:val="00510CD5"/>
     <w:rsid w:val="005369BE"/>
     <w:rsid w:val="00537D05"/>
     <w:rsid w:val="00540DC3"/>
+    <w:rsid w:val="00543B20"/>
     <w:rsid w:val="00547BD2"/>
     <w:rsid w:val="00550962"/>
     <w:rsid w:val="0055613B"/>
     <w:rsid w:val="005669AF"/>
     <w:rsid w:val="00575EE0"/>
     <w:rsid w:val="00581C3C"/>
     <w:rsid w:val="00582757"/>
     <w:rsid w:val="00586FAF"/>
     <w:rsid w:val="00596D2F"/>
     <w:rsid w:val="005A27C4"/>
     <w:rsid w:val="005A4764"/>
     <w:rsid w:val="005A68FD"/>
     <w:rsid w:val="005B6C85"/>
     <w:rsid w:val="005C0274"/>
     <w:rsid w:val="005C345C"/>
     <w:rsid w:val="005C5C48"/>
     <w:rsid w:val="005D231D"/>
     <w:rsid w:val="005D77C5"/>
     <w:rsid w:val="005E2989"/>
     <w:rsid w:val="005F0F05"/>
     <w:rsid w:val="005F326F"/>
     <w:rsid w:val="0060001E"/>
     <w:rsid w:val="00600111"/>
     <w:rsid w:val="00600964"/>
     <w:rsid w:val="00606E16"/>
     <w:rsid w:val="00607DAC"/>
     <w:rsid w:val="00607F47"/>
     <w:rsid w:val="006158EB"/>
     <w:rsid w:val="0061691E"/>
     <w:rsid w:val="00634E99"/>
     <w:rsid w:val="006437E8"/>
     <w:rsid w:val="006536FB"/>
     <w:rsid w:val="00666E40"/>
     <w:rsid w:val="00674479"/>
     <w:rsid w:val="00676A3B"/>
     <w:rsid w:val="00683AD6"/>
     <w:rsid w:val="00690D5A"/>
     <w:rsid w:val="006A2475"/>
     <w:rsid w:val="006A2CF1"/>
     <w:rsid w:val="006B2A8D"/>
     <w:rsid w:val="006B3D68"/>
     <w:rsid w:val="006C056E"/>
+    <w:rsid w:val="006C4799"/>
     <w:rsid w:val="006D3672"/>
     <w:rsid w:val="006D39DC"/>
     <w:rsid w:val="006D50FE"/>
     <w:rsid w:val="006D5F83"/>
     <w:rsid w:val="006E67DB"/>
     <w:rsid w:val="006F309B"/>
     <w:rsid w:val="006F6AB9"/>
     <w:rsid w:val="00701A37"/>
     <w:rsid w:val="00705C92"/>
     <w:rsid w:val="00705D2C"/>
     <w:rsid w:val="0071124B"/>
     <w:rsid w:val="007136B4"/>
     <w:rsid w:val="00722DE4"/>
     <w:rsid w:val="007256BE"/>
     <w:rsid w:val="0072748C"/>
     <w:rsid w:val="00731025"/>
     <w:rsid w:val="0073290A"/>
+    <w:rsid w:val="00742207"/>
     <w:rsid w:val="007434DF"/>
     <w:rsid w:val="00744A2A"/>
     <w:rsid w:val="0075777C"/>
     <w:rsid w:val="00757B4C"/>
     <w:rsid w:val="00760A91"/>
     <w:rsid w:val="00765EE9"/>
     <w:rsid w:val="00767899"/>
     <w:rsid w:val="0077410E"/>
     <w:rsid w:val="0078299A"/>
     <w:rsid w:val="00783877"/>
     <w:rsid w:val="00792E06"/>
     <w:rsid w:val="007A022F"/>
     <w:rsid w:val="007A336E"/>
     <w:rsid w:val="007A57FD"/>
     <w:rsid w:val="007A6C55"/>
     <w:rsid w:val="007B0A41"/>
     <w:rsid w:val="007B2C2B"/>
     <w:rsid w:val="007B61E6"/>
     <w:rsid w:val="007C0CF2"/>
     <w:rsid w:val="007C29AC"/>
     <w:rsid w:val="007C53AC"/>
     <w:rsid w:val="007C6DC4"/>
     <w:rsid w:val="007D1378"/>
+    <w:rsid w:val="007E45E8"/>
     <w:rsid w:val="007E54FE"/>
     <w:rsid w:val="007F08C8"/>
     <w:rsid w:val="007F7C50"/>
     <w:rsid w:val="008042D3"/>
     <w:rsid w:val="008107BC"/>
     <w:rsid w:val="008108BD"/>
     <w:rsid w:val="0081561F"/>
     <w:rsid w:val="008179C0"/>
     <w:rsid w:val="00820906"/>
     <w:rsid w:val="008217BF"/>
     <w:rsid w:val="00826A04"/>
     <w:rsid w:val="00834CC5"/>
     <w:rsid w:val="00842555"/>
     <w:rsid w:val="008451C7"/>
     <w:rsid w:val="008511EE"/>
     <w:rsid w:val="00851EEB"/>
     <w:rsid w:val="008528A5"/>
     <w:rsid w:val="00855F20"/>
     <w:rsid w:val="00855F74"/>
     <w:rsid w:val="008575C6"/>
     <w:rsid w:val="00862D04"/>
     <w:rsid w:val="00863D4A"/>
     <w:rsid w:val="0086401F"/>
     <w:rsid w:val="00872A0F"/>
     <w:rsid w:val="008731DF"/>
     <w:rsid w:val="00886750"/>
     <w:rsid w:val="00886ED8"/>
     <w:rsid w:val="00887914"/>
     <w:rsid w:val="00887979"/>
     <w:rsid w:val="008924EC"/>
     <w:rsid w:val="008B1061"/>
+    <w:rsid w:val="008B74DE"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C0578"/>
     <w:rsid w:val="008D085A"/>
     <w:rsid w:val="008D752B"/>
     <w:rsid w:val="008E190A"/>
     <w:rsid w:val="008E4B45"/>
     <w:rsid w:val="008E6F0B"/>
     <w:rsid w:val="008F4322"/>
     <w:rsid w:val="008F7605"/>
     <w:rsid w:val="00900DDD"/>
     <w:rsid w:val="009070AF"/>
     <w:rsid w:val="009070F3"/>
     <w:rsid w:val="009100A1"/>
     <w:rsid w:val="0092655D"/>
     <w:rsid w:val="00927029"/>
     <w:rsid w:val="009279EB"/>
     <w:rsid w:val="00931052"/>
     <w:rsid w:val="0093566D"/>
     <w:rsid w:val="00937FF7"/>
     <w:rsid w:val="00940E3E"/>
     <w:rsid w:val="00945731"/>
     <w:rsid w:val="0095097F"/>
     <w:rsid w:val="00952948"/>
+    <w:rsid w:val="0095406B"/>
     <w:rsid w:val="0096377C"/>
     <w:rsid w:val="00970DBA"/>
     <w:rsid w:val="00972873"/>
     <w:rsid w:val="00972E81"/>
     <w:rsid w:val="00974345"/>
     <w:rsid w:val="009751FC"/>
     <w:rsid w:val="00976B0B"/>
     <w:rsid w:val="00977BE0"/>
     <w:rsid w:val="00982C34"/>
     <w:rsid w:val="009845A6"/>
     <w:rsid w:val="009866F1"/>
     <w:rsid w:val="00995FD8"/>
     <w:rsid w:val="009973FE"/>
     <w:rsid w:val="009A2431"/>
     <w:rsid w:val="009B3465"/>
     <w:rsid w:val="009B377F"/>
+    <w:rsid w:val="009B4D49"/>
     <w:rsid w:val="009B60A8"/>
     <w:rsid w:val="009C6DA9"/>
     <w:rsid w:val="009C6DE9"/>
     <w:rsid w:val="009D1794"/>
     <w:rsid w:val="009D187A"/>
     <w:rsid w:val="009D31EB"/>
     <w:rsid w:val="009D3475"/>
     <w:rsid w:val="009E3CCF"/>
     <w:rsid w:val="009F3D38"/>
     <w:rsid w:val="009F7E54"/>
     <w:rsid w:val="00A041CF"/>
     <w:rsid w:val="00A0630C"/>
     <w:rsid w:val="00A142F6"/>
     <w:rsid w:val="00A21634"/>
     <w:rsid w:val="00A2448A"/>
     <w:rsid w:val="00A276FC"/>
     <w:rsid w:val="00A322A4"/>
     <w:rsid w:val="00A44F23"/>
     <w:rsid w:val="00A5169F"/>
     <w:rsid w:val="00A51AD0"/>
     <w:rsid w:val="00A55CA1"/>
     <w:rsid w:val="00A63B85"/>
     <w:rsid w:val="00A63BCC"/>
     <w:rsid w:val="00A7433A"/>
     <w:rsid w:val="00A7520C"/>
@@ -36879,61 +36935,63 @@
     <w:rsid w:val="00BE0280"/>
     <w:rsid w:val="00BE0C00"/>
     <w:rsid w:val="00BF69C2"/>
     <w:rsid w:val="00C04105"/>
     <w:rsid w:val="00C0544C"/>
     <w:rsid w:val="00C07F87"/>
     <w:rsid w:val="00C1029E"/>
     <w:rsid w:val="00C2005D"/>
     <w:rsid w:val="00C21F95"/>
     <w:rsid w:val="00C30866"/>
     <w:rsid w:val="00C3131B"/>
     <w:rsid w:val="00C34F89"/>
     <w:rsid w:val="00C42AA4"/>
     <w:rsid w:val="00C47292"/>
     <w:rsid w:val="00C518BD"/>
     <w:rsid w:val="00C54278"/>
     <w:rsid w:val="00C62238"/>
     <w:rsid w:val="00C64ACA"/>
     <w:rsid w:val="00C66982"/>
     <w:rsid w:val="00C77250"/>
     <w:rsid w:val="00C80CE6"/>
     <w:rsid w:val="00C85C9E"/>
     <w:rsid w:val="00C93C1D"/>
     <w:rsid w:val="00C95DDC"/>
     <w:rsid w:val="00C9667F"/>
+    <w:rsid w:val="00C97B91"/>
     <w:rsid w:val="00CA0400"/>
     <w:rsid w:val="00CA2CE2"/>
     <w:rsid w:val="00CA3B1D"/>
     <w:rsid w:val="00CA42D3"/>
     <w:rsid w:val="00CA4F70"/>
     <w:rsid w:val="00CA5777"/>
     <w:rsid w:val="00CB0C56"/>
     <w:rsid w:val="00CB7322"/>
     <w:rsid w:val="00CC224E"/>
     <w:rsid w:val="00CC39EC"/>
     <w:rsid w:val="00CC3C1D"/>
+    <w:rsid w:val="00CC768B"/>
     <w:rsid w:val="00CD1E37"/>
     <w:rsid w:val="00CD233A"/>
     <w:rsid w:val="00CE1ACC"/>
     <w:rsid w:val="00CE6EFB"/>
     <w:rsid w:val="00CE78DE"/>
     <w:rsid w:val="00CF0CF8"/>
     <w:rsid w:val="00D066F9"/>
     <w:rsid w:val="00D103FC"/>
     <w:rsid w:val="00D122A8"/>
     <w:rsid w:val="00D14CFA"/>
     <w:rsid w:val="00D20C01"/>
     <w:rsid w:val="00D22DCC"/>
     <w:rsid w:val="00D236E1"/>
     <w:rsid w:val="00D24668"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D26A9D"/>
     <w:rsid w:val="00D273EE"/>
     <w:rsid w:val="00D34AD8"/>
     <w:rsid w:val="00D3763F"/>
     <w:rsid w:val="00D41952"/>
     <w:rsid w:val="00D537E3"/>
     <w:rsid w:val="00D6018E"/>
     <w:rsid w:val="00D618A1"/>
     <w:rsid w:val="00D625A6"/>
     <w:rsid w:val="00D74072"/>
@@ -37042,51 +37100,51 @@
     <w:rsid w:val="00FE42AA"/>
     <w:rsid w:val="00FE44B6"/>
     <w:rsid w:val="00FE6053"/>
     <w:rsid w:val="00FE76FA"/>
     <w:rsid w:val="00FF0DEA"/>
     <w:rsid w:val="00FF0EC0"/>
     <w:rsid w:val="00FF2B33"/>
     <w:rsid w:val="00FF63C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE22F62"/>
   <w15:docId w15:val="{CC91A5A9-3C29-4A52-9BAA-27F53C07C51B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -37755,51 +37813,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E2989"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A9501C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.ncdot.gov/resources/Geological/Pages/Geotech_Provisions_Notes.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.ncdot.gov/resources/Geological/Pages/Geotech_Forms_Details.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.ncdot.gov/resources/Geological/Pages/Geotech_Provisions_Notes.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.ncdot.gov/resources/Geological/Pages/Geotech_Forms_Details.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E225018E1A3543C7BD3EA8DB845A158F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86C3F369-FD02-48B8-9956-D1034353A724}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -38020,51 +38078,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
@@ -38095,71 +38153,75 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B460B0"/>
     <w:rsid w:val="00021B51"/>
     <w:rsid w:val="00065F81"/>
     <w:rsid w:val="00070FEF"/>
     <w:rsid w:val="00095DD8"/>
     <w:rsid w:val="00097AC4"/>
     <w:rsid w:val="001B00C1"/>
     <w:rsid w:val="001C7F3B"/>
     <w:rsid w:val="001E100A"/>
     <w:rsid w:val="001E61EE"/>
     <w:rsid w:val="001F45C5"/>
     <w:rsid w:val="00391E02"/>
     <w:rsid w:val="003E63ED"/>
     <w:rsid w:val="00402DE7"/>
     <w:rsid w:val="00406789"/>
     <w:rsid w:val="0041179F"/>
     <w:rsid w:val="00447FC3"/>
     <w:rsid w:val="00470B1C"/>
     <w:rsid w:val="004D52A1"/>
     <w:rsid w:val="00515315"/>
+    <w:rsid w:val="00543B20"/>
     <w:rsid w:val="005B1673"/>
     <w:rsid w:val="00607DAC"/>
     <w:rsid w:val="00626437"/>
     <w:rsid w:val="006719C8"/>
+    <w:rsid w:val="00712066"/>
     <w:rsid w:val="007807C8"/>
     <w:rsid w:val="007E4802"/>
     <w:rsid w:val="008451C7"/>
     <w:rsid w:val="00884818"/>
     <w:rsid w:val="008E4B45"/>
+    <w:rsid w:val="009667F9"/>
     <w:rsid w:val="009845A6"/>
     <w:rsid w:val="009C6DE9"/>
     <w:rsid w:val="009F385A"/>
     <w:rsid w:val="009F7E54"/>
     <w:rsid w:val="00A51BD0"/>
     <w:rsid w:val="00AA6002"/>
     <w:rsid w:val="00AB2591"/>
     <w:rsid w:val="00B407C6"/>
     <w:rsid w:val="00B460B0"/>
     <w:rsid w:val="00B51786"/>
     <w:rsid w:val="00B54425"/>
     <w:rsid w:val="00BA79B8"/>
+    <w:rsid w:val="00C97B91"/>
     <w:rsid w:val="00CB602B"/>
     <w:rsid w:val="00CC6701"/>
     <w:rsid w:val="00D122A8"/>
     <w:rsid w:val="00DC4094"/>
     <w:rsid w:val="00DF7E09"/>
     <w:rsid w:val="00EC69C8"/>
     <w:rsid w:val="00EE6509"/>
     <w:rsid w:val="00F65809"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -38943,51 +39005,85 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73237be87a3e1eb0f5f707d88d0198f4">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <File_x0020_Category xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
+    <Year xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">2024</Year>
+    <Revisions_x0020_Content_x0020_Type xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">Review List</Revisions_x0020_Content_x0020_Type>
+    <Date xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0" xsi:nil="true"/>
+    <Description0 xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f63372c85c4add4422f202078aa299d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="d0569121-d2e8-4846-b5bf-33476a59d3c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecbd4fe306867f379899195c98db9709" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:Date" minOccurs="0"/>
                 <xsd:element ref="ns3:Revisions_x0020_Content_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -39167,163 +39263,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4F0AAB5-49F5-4CF4-A9BE-62435A9A9BF1}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88663531-4A34-42F2-BDC9-89C8616A20D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029BAE88-4050-44C4-8FD7-969C957C1E19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AEEDA9C-C644-4C16-9ED2-F6B4419EACCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8DB8DA1-EF23-4225-A1FA-0762A98CEBC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F24EC30C-5764-46CB-BEDD-DD4B392877AC}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3468</Words>
-  <Characters>15748</Characters>
+  <Words>3494</Words>
+  <Characters>15899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1211</Lines>
-  <Paragraphs>1281</Paragraphs>
+  <Lines>1223</Lines>
+  <Paragraphs>1292</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>NEW!  2024 Review List for Final Construction Plans</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17935</CharactersWithSpaces>
+  <CharactersWithSpaces>18101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NEW!  2024 Review List for Final Construction Plans</dc:title>
+  <dc:title>2024 Review List for Final Construction Plans</dc:title>
   <dc:subject/>
   <dc:creator>Natasha Simmons</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072984ED54992B14D9B68801BEDC5BD37</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>51600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Code">